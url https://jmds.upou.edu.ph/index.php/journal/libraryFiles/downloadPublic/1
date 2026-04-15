--- v0 (2025-10-10)
+++ v1 (2026-04-15)
@@ -1,4105 +1,1508 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5BBC2605" w14:textId="77777777" w:rsidR="002B038B" w:rsidRPr="002B038B" w:rsidRDefault="002B038B" w:rsidP="001F5003">
+    <w:p w14:paraId="5BBC2605" w14:textId="77777777" w:rsidR="002B038B" w:rsidRPr="00D41CDA" w:rsidRDefault="002B038B" w:rsidP="001F5003">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Tahoma"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="5BCD5396" w14:textId="35716F00" w:rsidR="00735766" w:rsidRPr="001F5003" w:rsidRDefault="00735766" w:rsidP="001F5003">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BCD5396" w14:textId="35716F00" w:rsidR="00735766" w:rsidRPr="00D41CDA" w:rsidRDefault="00735766" w:rsidP="001F5003">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Tahoma"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="001F5003">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D41CDA">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Tahoma"/>
           <w:b/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>WRITE YOUR TITLE HERE</w:t>
       </w:r>
-      <w:r w:rsidR="002B038B">
+      <w:r w:rsidR="002B038B" w:rsidRPr="00D41CDA">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Tahoma"/>
           <w:b/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (All caps, Roboto 14, Bold)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F0C836C" w14:textId="303E9609" w:rsidR="00735766" w:rsidRPr="001F5003" w:rsidRDefault="00735766" w:rsidP="00735766">
+    <w:p w14:paraId="6F0C836C" w14:textId="303E9609" w:rsidR="00735766" w:rsidRPr="00D41CDA" w:rsidRDefault="00735766" w:rsidP="00735766">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F5003">
+      <w:r w:rsidRPr="00D41CDA">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Author 1</w:t>
       </w:r>
-      <w:r w:rsidRPr="001F5003">
+      <w:r w:rsidRPr="00D41CDA">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1*</w:t>
       </w:r>
-      <w:r w:rsidRPr="001F5003">
+      <w:r w:rsidRPr="00D41CDA">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Author 2</w:t>
       </w:r>
-      <w:r w:rsidRPr="001F5003">
+      <w:r w:rsidRPr="00D41CDA">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E1AAF95" w14:textId="77777777" w:rsidR="00735766" w:rsidRPr="001F5003" w:rsidRDefault="00735766" w:rsidP="00735766">
+    <w:p w14:paraId="4E1AAF95" w14:textId="77777777" w:rsidR="00735766" w:rsidRPr="00D41CDA" w:rsidRDefault="00735766" w:rsidP="00735766">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F5003">
+      <w:r w:rsidRPr="00D41CDA">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="001F5003">
+      <w:r w:rsidRPr="00D41CDA">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Afffilation (Complete Name of Institution and Address)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70CECFF3" w14:textId="0207AADA" w:rsidR="00735766" w:rsidRPr="001F5003" w:rsidRDefault="00735766" w:rsidP="00735766">
+    <w:p w14:paraId="70CECFF3" w14:textId="0207AADA" w:rsidR="00735766" w:rsidRPr="00D41CDA" w:rsidRDefault="00735766" w:rsidP="00735766">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F5003">
+      <w:r w:rsidRPr="00D41CDA">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="001F5003">
+      <w:r w:rsidRPr="00D41CDA">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Affiliation (Complete Name of Institution and Address)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="510528BD" w14:textId="32A5F5EB" w:rsidR="00735766" w:rsidRDefault="00735766" w:rsidP="006C24E1">
+    <w:p w14:paraId="510528BD" w14:textId="32A5F5EB" w:rsidR="00735766" w:rsidRPr="00D41CDA" w:rsidRDefault="00735766" w:rsidP="006C24E1">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Tahoma"/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001F5003">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D41CDA">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>*Corresponding author:</w:t>
       </w:r>
-      <w:r w:rsidR="002B038B">
+      <w:r w:rsidR="002B038B" w:rsidRPr="00D41CDA">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidRPr="001F5003">
+        <w:r w:rsidRPr="00D41CDA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Tahoma"/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>email@address.com</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00D41CDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E729624" w14:textId="77777777" w:rsidR="006C24E1" w:rsidRPr="006C24E1" w:rsidRDefault="006C24E1" w:rsidP="006C24E1">
+    <w:p w14:paraId="4E729624" w14:textId="77777777" w:rsidR="006C24E1" w:rsidRPr="00D41CDA" w:rsidRDefault="006C24E1" w:rsidP="006C24E1">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Tahoma"/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="4DF8B6BF" w14:textId="118E821B" w:rsidR="00735766" w:rsidRPr="001F5003" w:rsidRDefault="00735766" w:rsidP="00735766">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DF8B6BF" w14:textId="118E821B" w:rsidR="00735766" w:rsidRPr="00D41CDA" w:rsidRDefault="00735766" w:rsidP="00735766">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F5003">
+      <w:r w:rsidRPr="00D41CDA">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ABSTRACT – </w:t>
       </w:r>
-      <w:r w:rsidRPr="001F5003">
+      <w:r w:rsidRPr="00D41CDA">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Write your abstract here. Words should be 200 to 300 words. Abstract should be in one column. Justified. Roboto</w:t>
       </w:r>
-      <w:r w:rsidR="004154A0" w:rsidRPr="001F5003">
+      <w:r w:rsidR="004154A0" w:rsidRPr="00D41CDA">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (F</w:t>
       </w:r>
-      <w:r w:rsidRPr="001F5003">
+      <w:r w:rsidRPr="00D41CDA">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ont size 1</w:t>
       </w:r>
-      <w:r w:rsidR="001F5003">
+      <w:r w:rsidR="001F5003" w:rsidRPr="00D41CDA">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="004154A0" w:rsidRPr="001F5003">
+      <w:r w:rsidR="004154A0" w:rsidRPr="00D41CDA">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="344E93F7" w14:textId="77777777" w:rsidR="00735766" w:rsidRPr="001F5003" w:rsidRDefault="00735766" w:rsidP="00735766">
+    <w:p w14:paraId="344E93F7" w14:textId="77777777" w:rsidR="00735766" w:rsidRPr="00D41CDA" w:rsidRDefault="00735766" w:rsidP="00735766">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0EED57E4" w14:textId="186E5BD9" w:rsidR="00161358" w:rsidRPr="001F5003" w:rsidRDefault="00735766" w:rsidP="000311A2">
+    <w:p w14:paraId="0EED57E4" w14:textId="186E5BD9" w:rsidR="00161358" w:rsidRPr="00D41CDA" w:rsidRDefault="00735766" w:rsidP="000311A2">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F5003">
+      <w:r w:rsidRPr="00D41CDA">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Keywords</w:t>
       </w:r>
-      <w:r w:rsidRPr="001F5003">
+      <w:r w:rsidRPr="00D41CDA">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: Keyword 1, </w:t>
       </w:r>
-      <w:r w:rsidR="001F5003">
+      <w:r w:rsidR="001F5003" w:rsidRPr="00D41CDA">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
-      <w:r w:rsidRPr="001F5003">
+      <w:r w:rsidRPr="00D41CDA">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">eyword 2, </w:t>
       </w:r>
-      <w:r w:rsidR="001F5003">
+      <w:r w:rsidR="001F5003" w:rsidRPr="00D41CDA">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
-      <w:r w:rsidRPr="001F5003">
+      <w:r w:rsidRPr="00D41CDA">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>eyword 3</w:t>
       </w:r>
-      <w:r w:rsidR="001F5003">
+      <w:r w:rsidR="001F5003" w:rsidRPr="00D41CDA">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1334CBC3" w14:textId="64DF266C" w:rsidR="0080554C" w:rsidRDefault="0080554C" w:rsidP="000311A2">
+    <w:p w14:paraId="1334CBC3" w14:textId="64DF266C" w:rsidR="0080554C" w:rsidRPr="00D41CDA" w:rsidRDefault="0080554C" w:rsidP="000311A2">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="25F87104" w14:textId="08977360" w:rsidR="00851170" w:rsidRDefault="0080554C" w:rsidP="000311A2">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25F87104" w14:textId="08977360" w:rsidR="00851170" w:rsidRPr="00D41CDA" w:rsidRDefault="0080554C" w:rsidP="000311A2">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00AA51D1">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D41CDA">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>INTRODUCTION</w:t>
       </w:r>
-      <w:r w:rsidR="00851170">
+      <w:r w:rsidR="00851170" w:rsidRPr="00D41CDA">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00851170" w:rsidRPr="001F5003">
+      <w:r w:rsidR="00851170" w:rsidRPr="00D41CDA">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(For headings, use all caps text format, Roboto 12, Bold)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EAE4577" w14:textId="4A57566F" w:rsidR="001F5003" w:rsidRDefault="001F5003" w:rsidP="00E61B0E">
+    <w:p w14:paraId="34F8070E" w14:textId="0A74F3CC" w:rsidR="00E61B0E" w:rsidRPr="00D41CDA" w:rsidRDefault="001F5003" w:rsidP="00D41CDA">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
-        </w:rPr>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D41CDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(For normal text use Roboto 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00D41CDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D41CDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 6pt spacing before and after the paragraph</w:t>
+      </w:r>
+      <w:r w:rsidR="00E61B0E" w:rsidRPr="00D41CDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, Justified</w:t>
       </w:r>
-      <w:r>
-[...628 lines deleted...]
-    <w:p w14:paraId="34F8070E" w14:textId="77777777" w:rsidR="00E61B0E" w:rsidRDefault="00E61B0E" w:rsidP="00E61B0E">
+      <w:r w:rsidRPr="00D41CDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6800833A" w14:textId="77777777" w:rsidR="00D41CDA" w:rsidRDefault="00D41CDA" w:rsidP="000311A2">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33EA1FBF" w14:textId="72B326A3" w:rsidR="00851170" w:rsidRDefault="00851170" w:rsidP="000311A2">
+    <w:p w14:paraId="33EA1FBF" w14:textId="442C0675" w:rsidR="00851170" w:rsidRPr="00D41CDA" w:rsidRDefault="00851170" w:rsidP="000311A2">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D41CDA">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>METHODOLOGY</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7762407B" w14:textId="127F0585" w:rsidR="001F5003" w:rsidRDefault="00E61B0E" w:rsidP="00E61B0E">
+    <w:p w14:paraId="2651F9FD" w14:textId="77777777" w:rsidR="00D41CDA" w:rsidRDefault="00E61B0E" w:rsidP="00D41CDA">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
-        </w:rPr>
-[...630 lines deleted...]
-    <w:p w14:paraId="2A336C9E" w14:textId="77777777" w:rsidR="00E61B0E" w:rsidRDefault="00E61B0E" w:rsidP="00E61B0E">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D41CDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(For normal text use Roboto 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00D41CDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D41CDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 6pt spacing before and after the paragraph, Justified) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="625A2D7F" w14:textId="77777777" w:rsidR="00D41CDA" w:rsidRDefault="00D41CDA" w:rsidP="00D41CDA">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B84044F" w14:textId="31F014C9" w:rsidR="00851170" w:rsidRPr="00D41CDA" w:rsidRDefault="00851170" w:rsidP="00D41CDA">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D41CDA">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="7B84044F" w14:textId="30415923" w:rsidR="00851170" w:rsidRPr="001F5003" w:rsidRDefault="00851170" w:rsidP="000311A2">
+        <w:t>RESULTS AND DISCUSSION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24A2ADA9" w14:textId="5A656D7E" w:rsidR="00851170" w:rsidRPr="00D41CDA" w:rsidRDefault="00851170" w:rsidP="000311A2">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D41CDA">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>RESULTS AND DISCUSSION</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="24A2ADA9" w14:textId="3D0BC59F" w:rsidR="00851170" w:rsidRDefault="00851170" w:rsidP="000311A2">
+        <w:t xml:space="preserve">Subheading 1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D41CDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(For subheading</w:t>
+      </w:r>
+      <w:r w:rsidR="00E61B0E" w:rsidRPr="00D41CDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D41CDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, use Roboto 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00D41CDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D41CDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Bold)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F7239FA" w14:textId="5A7771F9" w:rsidR="00E61B0E" w:rsidRPr="00D41CDA" w:rsidRDefault="00E61B0E" w:rsidP="000311A2">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
-        </w:rPr>
-[...47 lines deleted...]
-      <w:r w:rsidRPr="00E61B0E">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D41CDA">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Subheading 2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00851170">
+      <w:r w:rsidRPr="00D41CDA">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00851170">
-[...18 lines deleted...]
-    <w:p w14:paraId="69BF9FCC" w14:textId="581507DC" w:rsidR="001F5003" w:rsidRDefault="00E61B0E" w:rsidP="001F5003">
+      <w:r w:rsidRPr="00D41CDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(For subheading 2, use Roboto 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00D41CDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D41CDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Bold, Italics)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33CCD525" w14:textId="38C2AB82" w:rsidR="00D41CDA" w:rsidRDefault="00E61B0E" w:rsidP="00D41CDA">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
-        </w:rPr>
-[...630 lines deleted...]
-    <w:p w14:paraId="2F513607" w14:textId="64609B9C" w:rsidR="00E61B0E" w:rsidRDefault="00E61B0E" w:rsidP="001F5003">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D41CDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(For normal text use Roboto 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00D41CDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D41CDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 6pt spacing before and after the paragraph, Justified) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2091E134" w14:textId="77777777" w:rsidR="00D41CDA" w:rsidRPr="00D41CDA" w:rsidRDefault="00D41CDA" w:rsidP="00D41CDA">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5419C7EE" w14:textId="77777777" w:rsidR="00D41CDA" w:rsidRPr="00D41CDA" w:rsidRDefault="00D41CDA" w:rsidP="00D41CDA">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D41CDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Table 1. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D41CDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Table Title </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2283"/>
+        <w:gridCol w:w="2284"/>
+        <w:gridCol w:w="2283"/>
+        <w:gridCol w:w="2284"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D41CDA" w:rsidRPr="00D41CDA" w14:paraId="5AD58F7E" w14:textId="77777777" w:rsidTr="005D16B3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2283" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C17C6FB" w14:textId="77777777" w:rsidR="00D41CDA" w:rsidRPr="00D41CDA" w:rsidRDefault="00D41CDA" w:rsidP="005D16B3">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D41CDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Heading 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2284" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+          </w:tcPr>
+          <w:p w14:paraId="37397D00" w14:textId="77777777" w:rsidR="00D41CDA" w:rsidRPr="00D41CDA" w:rsidRDefault="00D41CDA" w:rsidP="005D16B3">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D41CDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Heading 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2283" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+          </w:tcPr>
+          <w:p w14:paraId="337D3F8B" w14:textId="77777777" w:rsidR="00D41CDA" w:rsidRPr="00D41CDA" w:rsidRDefault="00D41CDA" w:rsidP="005D16B3">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D41CDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Heading 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2284" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+          </w:tcPr>
+          <w:p w14:paraId="66FB8977" w14:textId="77777777" w:rsidR="00D41CDA" w:rsidRPr="00D41CDA" w:rsidRDefault="00D41CDA" w:rsidP="005D16B3">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D41CDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Heading 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D41CDA" w:rsidRPr="00D41CDA" w14:paraId="2EA5496D" w14:textId="77777777" w:rsidTr="005D16B3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2283" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DEEB8E1" w14:textId="77777777" w:rsidR="00D41CDA" w:rsidRPr="00D41CDA" w:rsidRDefault="00D41CDA" w:rsidP="005D16B3">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D41CDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Row 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2284" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A375CFD" w14:textId="77777777" w:rsidR="00D41CDA" w:rsidRPr="00D41CDA" w:rsidRDefault="00D41CDA" w:rsidP="005D16B3">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2283" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18F73A2B" w14:textId="77777777" w:rsidR="00D41CDA" w:rsidRPr="00D41CDA" w:rsidRDefault="00D41CDA" w:rsidP="005D16B3">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2284" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F7F3872" w14:textId="77777777" w:rsidR="00D41CDA" w:rsidRPr="00D41CDA" w:rsidRDefault="00D41CDA" w:rsidP="005D16B3">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D41CDA" w:rsidRPr="00D41CDA" w14:paraId="0F763C78" w14:textId="77777777" w:rsidTr="005D16B3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2283" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15FEB68A" w14:textId="77777777" w:rsidR="00D41CDA" w:rsidRPr="00D41CDA" w:rsidRDefault="00D41CDA" w:rsidP="005D16B3">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D41CDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Row 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2284" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67AD7ABC" w14:textId="77777777" w:rsidR="00D41CDA" w:rsidRPr="00D41CDA" w:rsidRDefault="00D41CDA" w:rsidP="005D16B3">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2283" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="054A7DC1" w14:textId="77777777" w:rsidR="00D41CDA" w:rsidRPr="00D41CDA" w:rsidRDefault="00D41CDA" w:rsidP="005D16B3">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2284" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15C70778" w14:textId="77777777" w:rsidR="00D41CDA" w:rsidRPr="00D41CDA" w:rsidRDefault="00D41CDA" w:rsidP="005D16B3">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2F513607" w14:textId="64609B9C" w:rsidR="00E61B0E" w:rsidRPr="00D41CDA" w:rsidRDefault="00E61B0E" w:rsidP="001F5003">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D41CDA">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="693E932D" wp14:editId="4A86F55E">
             <wp:extent cx="5708650" cy="4549079"/>
             <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
             <wp:docPr id="495859839" name="Picture 3" descr="A map of the world&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="495859839" name="Picture 3" descr="A map of the world&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5729145" cy="4565411"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E81FAA2" w14:textId="17FB9B26" w:rsidR="00E61B0E" w:rsidRPr="00E61B0E" w:rsidRDefault="00E61B0E" w:rsidP="000311A2">
+    <w:p w14:paraId="1F2BF8F8" w14:textId="41AFA113" w:rsidR="001F5003" w:rsidRPr="00D41CDA" w:rsidRDefault="00E61B0E" w:rsidP="000311A2">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E61B0E">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D41CDA">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Figure 1. Map of the World</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:r w:rsidR="00D41CDA" w:rsidRPr="00D41CDA">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00114ED0" w:rsidRPr="00D41CDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(If applicable</w:t>
       </w:r>
-      <w:r w:rsidR="004B3424">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+      <w:r w:rsidR="004B3424" w:rsidRPr="00D41CDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, cite source</w:t>
       </w:r>
-      <w:r w:rsidR="00EC1EB3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+      <w:r w:rsidR="00EC1EB3" w:rsidRPr="00D41CDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in APA format</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+      <w:r w:rsidR="00114ED0" w:rsidRPr="00D41CDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:r w:rsidR="00E61B0E" w:rsidRPr="00E61B0E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+      <w:r w:rsidRPr="00D41CDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Source: Irvine. (1899). Map of the world [Photograph]. Wikimedia Commons. </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidR="00E61B0E" w:rsidRPr="00E61B0E">
+        <w:r w:rsidRPr="00D41CDA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://upload.wikimedia.org/wikipedia/commons/8/8d/%281899%29_MAP_OF_THE_WORLD_-_comp._by_Irvine.jpg</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00E61B0E" w:rsidRPr="00E61B0E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+      <w:r w:rsidRPr="00D41CDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11DABCA6" w14:textId="199CFCA2" w:rsidR="00E61B0E" w:rsidRPr="00E61B0E" w:rsidRDefault="00E61B0E" w:rsidP="00E61B0E">
+    <w:p w14:paraId="10225843" w14:textId="77777777" w:rsidR="00E61B0E" w:rsidRPr="00D41CDA" w:rsidRDefault="00E61B0E" w:rsidP="00E61B0E">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79D04DCA" w14:textId="2C81F977" w:rsidR="001F5003" w:rsidRPr="00D41CDA" w:rsidRDefault="00851170" w:rsidP="001F5003">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D41CDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E61B0E">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>CONCLUSION AND RECOMMENDATIONS</w:t>
+      </w:r>
+      <w:r w:rsidR="001F5003" w:rsidRPr="00D41CDA">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="7A933A74" w14:textId="371A1745" w:rsidR="00E61B0E" w:rsidRDefault="00E61B0E" w:rsidP="00E61B0E">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23C891FE" w14:textId="198E1BF9" w:rsidR="001F5003" w:rsidRPr="00D41CDA" w:rsidRDefault="00E61B0E" w:rsidP="001F5003">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
-        </w:rPr>
-[...474 lines deleted...]
-    <w:p w14:paraId="10225843" w14:textId="77777777" w:rsidR="00E61B0E" w:rsidRPr="00E61B0E" w:rsidRDefault="00E61B0E" w:rsidP="00E61B0E">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D41CDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(For normal text use Roboto 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00D41CDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D41CDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 6pt spacing before and after the paragraph, Justified) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44D538D8" w14:textId="42F298A1" w:rsidR="00851170" w:rsidRPr="00D41CDA" w:rsidRDefault="00851170" w:rsidP="000311A2">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="79D04DCA" w14:textId="2C81F977" w:rsidR="001F5003" w:rsidRDefault="00851170" w:rsidP="001F5003">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D004FD3" w14:textId="77777777" w:rsidR="001F5003" w:rsidRPr="00D41CDA" w:rsidRDefault="00851170" w:rsidP="001F5003">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r w:rsidR="001F5003">
+      </w:pPr>
+      <w:r w:rsidRPr="00D41CDA">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>REFERENCES</w:t>
+      </w:r>
+      <w:r w:rsidR="001F5003" w:rsidRPr="00D41CDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23C891FE" w14:textId="247CE6C0" w:rsidR="001F5003" w:rsidRDefault="00E61B0E" w:rsidP="001F5003">
+    <w:p w14:paraId="743DF0E9" w14:textId="453AA866" w:rsidR="001F5003" w:rsidRPr="00D41CDA" w:rsidRDefault="001F5003" w:rsidP="001F5003">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
-        </w:rPr>
-[...634 lines deleted...]
-          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...59 lines deleted...]
-          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+      <w:r w:rsidRPr="00D41CDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(References should be in APA citation format, 6pt spacing before and 12pt spacing after the paragraph, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E61B0E" w:rsidRPr="00D41CDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.5 inch Hanging Indent</w:t>
       </w:r>
-      <w:r w:rsidRPr="001F5003">
+      <w:r w:rsidRPr="00D41CDA">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6508C376" w14:textId="075013CF" w:rsidR="001F5003" w:rsidRDefault="001F5003" w:rsidP="00E61B0E">
+    <w:p w14:paraId="6508C376" w14:textId="075013CF" w:rsidR="001F5003" w:rsidRPr="00D41CDA" w:rsidRDefault="001F5003" w:rsidP="00E61B0E">
       <w:pPr>
         <w:spacing w:before="120" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D41CDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Author, A. A., &amp; Author, B. B. (Year). Title of the article. Title of the Journal, volume </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="001F5003">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+      <w:r w:rsidRPr="00D41CDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>number(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="001F5003">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+      <w:r w:rsidRPr="00D41CDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">issue number), page range. </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidRPr="00CF10B5">
+        <w:r w:rsidRPr="00D41CDA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/xxxxx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="29E3D520" w14:textId="541ECD5A" w:rsidR="001F5003" w:rsidRDefault="001F5003" w:rsidP="00E61B0E">
+    <w:p w14:paraId="29E3D520" w14:textId="5FB9F028" w:rsidR="001F5003" w:rsidRPr="00D41CDA" w:rsidRDefault="001F5003" w:rsidP="00E61B0E">
       <w:pPr>
         <w:spacing w:before="120" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Author, A. A., &amp; Author, B. B. (Year). Title of the article. Title of the Journal, volume </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D41CDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Author, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D41CDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D41CDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. A., &amp; Author, B. B. (Year). Title of the article. Title of the Journal, volume </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="001F5003">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+      <w:r w:rsidRPr="00D41CDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>number(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="001F5003">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+      <w:r w:rsidRPr="00D41CDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">issue number), page range. </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidRPr="00CF10B5">
+        <w:r w:rsidRPr="00D41CDA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/xxxxx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5BDB6D37" w14:textId="1DE673F0" w:rsidR="001F5003" w:rsidRDefault="001F5003" w:rsidP="00E61B0E">
-[...87 lines deleted...]
-    <w:p w14:paraId="777068F6" w14:textId="77777777" w:rsidR="001F5003" w:rsidRDefault="001F5003" w:rsidP="001F5003">
+    <w:p w14:paraId="777068F6" w14:textId="77777777" w:rsidR="001F5003" w:rsidRPr="00D41CDA" w:rsidRDefault="001F5003" w:rsidP="001F5003">
       <w:pPr>
         <w:spacing w:before="120" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134" w:hanging="1134"/>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
-        </w:rPr>
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId16"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="001F5003" w:rsidRPr="00D41CDA" w:rsidSect="00EC1EB3">
+      <w:headerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2C9ABB30" w14:textId="77777777" w:rsidR="001A65FE" w:rsidRDefault="001A65FE" w:rsidP="00177782">
+    <w:p w14:paraId="0C8CCF5A" w14:textId="77777777" w:rsidR="0075285B" w:rsidRDefault="0075285B" w:rsidP="00177782">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="31F7A2AE" w14:textId="77777777" w:rsidR="001A65FE" w:rsidRDefault="001A65FE" w:rsidP="00177782">
+    <w:p w14:paraId="1A2BFD39" w14:textId="77777777" w:rsidR="0075285B" w:rsidRDefault="0075285B" w:rsidP="00177782">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4107,148 +1510,64 @@
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Roboto">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="5000205B" w:usb2="00000020" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...82 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7BB5C120" w14:textId="77777777" w:rsidR="001A65FE" w:rsidRDefault="001A65FE" w:rsidP="00177782">
+    <w:p w14:paraId="6B282FBA" w14:textId="77777777" w:rsidR="0075285B" w:rsidRDefault="0075285B" w:rsidP="00177782">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6527BC7D" w14:textId="77777777" w:rsidR="001A65FE" w:rsidRDefault="001A65FE" w:rsidP="00177782">
+    <w:p w14:paraId="687D0654" w14:textId="77777777" w:rsidR="0075285B" w:rsidRDefault="0075285B" w:rsidP="00177782">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7A523FB6" w14:textId="2CB7BA76" w:rsidR="00BF54F9" w:rsidRPr="001F5003" w:rsidRDefault="001F5003" w:rsidP="001F5003">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F79067A" wp14:editId="2BD10386">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
@@ -4346,78 +1665,81 @@
     <w:rsid w:val="001A65FE"/>
     <w:rsid w:val="001F5003"/>
     <w:rsid w:val="002B038B"/>
     <w:rsid w:val="002C1CF3"/>
     <w:rsid w:val="003013D5"/>
     <w:rsid w:val="00322203"/>
     <w:rsid w:val="00375F9E"/>
     <w:rsid w:val="00394CFF"/>
     <w:rsid w:val="003D6422"/>
     <w:rsid w:val="004154A0"/>
     <w:rsid w:val="00431264"/>
     <w:rsid w:val="004A202E"/>
     <w:rsid w:val="004B3424"/>
     <w:rsid w:val="004E256B"/>
     <w:rsid w:val="004F1842"/>
     <w:rsid w:val="005A2AD5"/>
     <w:rsid w:val="005A66AF"/>
     <w:rsid w:val="005B56BC"/>
     <w:rsid w:val="005F1534"/>
     <w:rsid w:val="00686656"/>
     <w:rsid w:val="00690CCD"/>
     <w:rsid w:val="006C24E1"/>
     <w:rsid w:val="006E7782"/>
     <w:rsid w:val="007011E9"/>
     <w:rsid w:val="00735766"/>
+    <w:rsid w:val="0075285B"/>
     <w:rsid w:val="0080554C"/>
     <w:rsid w:val="00814629"/>
     <w:rsid w:val="00841277"/>
     <w:rsid w:val="00851170"/>
     <w:rsid w:val="00877648"/>
     <w:rsid w:val="00966EDE"/>
     <w:rsid w:val="009A79A7"/>
     <w:rsid w:val="009D3D12"/>
     <w:rsid w:val="00A03A39"/>
     <w:rsid w:val="00A16B75"/>
     <w:rsid w:val="00A312D0"/>
     <w:rsid w:val="00AA51D1"/>
     <w:rsid w:val="00B672A1"/>
     <w:rsid w:val="00B92B88"/>
     <w:rsid w:val="00BA66AE"/>
     <w:rsid w:val="00BC1A23"/>
     <w:rsid w:val="00BF157A"/>
     <w:rsid w:val="00BF54F9"/>
     <w:rsid w:val="00C80C53"/>
+    <w:rsid w:val="00D41CDA"/>
     <w:rsid w:val="00D43C4E"/>
     <w:rsid w:val="00E3379E"/>
     <w:rsid w:val="00E61B0E"/>
     <w:rsid w:val="00E6622C"/>
     <w:rsid w:val="00E95F64"/>
     <w:rsid w:val="00EB4690"/>
     <w:rsid w:val="00EC1EB3"/>
     <w:rsid w:val="00EE3E91"/>
     <w:rsid w:val="00EE7B2C"/>
+    <w:rsid w:val="00FB66F0"/>
     <w:rsid w:val="00FC1AF0"/>
     <w:rsid w:val="00FC79B5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fil-PH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -4972,51 +2294,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00735766"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/xxxxx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:email@address.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/xxxxx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/xxxxx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/xxxxx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upload.wikimedia.org/wikipedia/commons/8/8d/%281899%29_MAP_OF_THE_WORLD_-_comp._by_Irvine.jpg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:email@address.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/xxxxx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/xxxxx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upload.wikimedia.org/wikipedia/commons/8/8d/%281899%29_MAP_OF_THE_WORLD_-_comp._by_Irvine.jpg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -5284,66 +2606,66 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FD6BB1DE-DF75-46D9-8A40-54032232C5C9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>3552</Characters>
+  <Pages>2</Pages>
+  <Words>307</Words>
+  <Characters>1717</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>29</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>49</Lines>
+  <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4167</CharactersWithSpaces>
+  <CharactersWithSpaces>2003</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>